--- v0 (2026-02-09)
+++ v1 (2026-05-15)
@@ -51,159 +51,159 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo</t>
   </si>
   <si>
     <t>Ceceliano Lima Rocha</t>
   </si>
   <si>
-    <t>https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n03.pdf</t>
+    <t>http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da prática do Motocross como atividade esportiva no Município de Mirante (BA).</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_04.pdf</t>
+    <t>http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_04.pdf</t>
   </si>
   <si>
     <t>Estabelece novo vencimento base para os cargos de Diretor Legislativo e Parlamentar e de Assistente de Departamento, em razão da necessidade de adequar a remuneração às competências e requisitos da função e dá outras providências.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo</t>
   </si>
   <si>
     <t>Edno Silva Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_20-2025.pdf</t>
+    <t>http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_20-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Estratégia de Busca Ativa Escolar no âmbito do Município de MIRANTE e dá outras providências."</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mirante.ba.leg.br/media/</t>
+    <t>http://sapl.mirante.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o Quadriênio 2026-2029, e dá outras providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Mirante para o Exercício de 2026.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_026_2025.pdf</t>
+    <t>http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_026_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reordenamento do Conselho Municipal de Assistência Social e do Fundo Municipal de Assistência Social, do Município de Mirante (BA) е dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social do Município de Mirante/BA e dá outras providências.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_028_2025.pdf</t>
+    <t>http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_028_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação da Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, do Conselho Municipal dos Direitos da Criança e do Adolescente, do Conselho Tutelar e do Fundo da Infância e Adolescência, do município de Mirante-BA e dá outras providências</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_029_2025.pdf</t>
+    <t>http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_029_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Família Acolhedora no Município de Mirante/BA e dá outras providências.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_030_2025.pdf</t>
+    <t>http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_030_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e critérios para a concessão dos Benefícios Eventuais de Assistência Social em virtude de nascimento, morte, situação de vulnerabilidade temporária, emergenciais e de calamidade pública do Município de Mirante/BA e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>lndicação</t>
   </si>
   <si>
     <t>Que seja realizada, em caráter de urgência, a instalação de proteções laterais (defensas ou guard-rails) na ponte sobre o Rio do Peixe, localizada na saída da sede do município de Mirante, sentido Povoado do Areião.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -522,68 +522,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_026_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_028_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_029_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_030_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mirante.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_n03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_026_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_028_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_029_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_030_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mirante.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>